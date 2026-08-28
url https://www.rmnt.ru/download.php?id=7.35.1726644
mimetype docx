--- v0 (2026-06-29)
+++ v1 (2026-08-28)
@@ -2,99 +2,101 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="0083297F" w:rsidRPr="00D02C70" w:rsidRDefault="0083297F" w:rsidP="004C2718">
+    <w:p w:rsidR="0083297F" w:rsidRPr="00E25901" w:rsidRDefault="0083297F" w:rsidP="004C2718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidRDefault="004C2718" w:rsidP="004C2718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4927"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="5034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidTr="00374C81">
+      <w:tr w:rsidR="00E25901" w:rsidRPr="00B139F9" w:rsidTr="00E152F8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidRDefault="004C2718" w:rsidP="004C2718">
+          <w:p w:rsidR="00E25901" w:rsidRPr="00B139F9" w:rsidRDefault="00E25901" w:rsidP="004C2718">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*Ма</w:t>
             </w:r>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="28"/>
@@ -321,387 +323,263 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>пол</w:t>
             </w:r>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ов</w:t>
-            </w:r>
-[...53 lines deleted...]
-              <w:t>ельная химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidRDefault="004C2718" w:rsidP="004C2718">
+          <w:p w:rsidR="00E25901" w:rsidRPr="00B139F9" w:rsidRDefault="00E25901" w:rsidP="004C2718">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>*Услуги от</w:t>
-[...57 lines deleted...]
-              <w:t>ов</w:t>
+              <w:t>*Стр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оит</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ельная химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidTr="00CC0F4E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidRDefault="004C2718" w:rsidP="004C2718">
+          <w:p w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidRDefault="00AD2500" w:rsidP="00E25901">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B139F9">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00B139F9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Цены</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ериа</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лов</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>о</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B139F9">
-[...114 lines deleted...]
-            <w:r w:rsidRPr="00B139F9">
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B139F9">
+            <w:r w:rsidR="004C2718" w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>запросу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C2718" w:rsidRPr="00B139F9" w:rsidTr="00374C81">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004C2718" w:rsidRPr="00A4087E" w:rsidRDefault="004C2718" w:rsidP="00A4087E">
             <w:pPr>
@@ -2750,51 +2628,51 @@
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A749FC" w:rsidRPr="009360A4" w:rsidRDefault="00A749FC" w:rsidP="00A749FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FD02A61" wp14:editId="4FF6ACA5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="322F6A26" wp14:editId="6007F13F">
                   <wp:extent cx="1663382" cy="619125"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Рисунок 1" descr="E:\1\Фото\СТАЛЬНАЯ_ФИБРА\_Dramix_3и4d_1612х600.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="E:\1\Фото\СТАЛЬНАЯ_ФИБРА\_Dramix_3и4d_1612х600.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -6670,52 +6548,50 @@
       </w:tr>
       <w:tr w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidTr="00A749FC">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A749FC" w:rsidRPr="00A749FC" w:rsidRDefault="00A749FC" w:rsidP="00CC6A54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A749FC" w:rsidRPr="00A749FC" w:rsidRDefault="00A749FC" w:rsidP="00CC6A54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rStyle w:val="undefined"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
@@ -7242,51 +7118,51 @@
             <w:tr w:rsidR="00CE6E65" w:rsidRPr="000A58B0" w:rsidTr="00CE6E65">
               <w:trPr>
                 <w:trHeight w:val="1530"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4428" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00CE6E65" w:rsidRPr="000A58B0" w:rsidRDefault="00C34BA7" w:rsidP="00CE6E65">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="437F3BC8" wp14:editId="032539EE">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BBED5A1" wp14:editId="53164FDD">
                         <wp:extent cx="1790700" cy="970568"/>
                         <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                         <wp:docPr id="2" name="Рисунок 2" descr="D:\1\Фото\Опалубка\Прямой_профиль-7_дюбелей-762х413.jpeg"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 1" descr="D:\1\Фото\Опалубка\Прямой_профиль-7_дюбелей-762х413.jpeg"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId8" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
@@ -7329,1720 +7205,50 @@
                 </w:p>
                 <w:p w:rsidR="00CE6E65" w:rsidRPr="000A58B0" w:rsidRDefault="00CE6E65" w:rsidP="0022521D">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="004C2718" w:rsidRPr="000A58B0" w:rsidRDefault="004C2718" w:rsidP="004C2718">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66F7E" w:rsidRPr="00B139F9" w:rsidTr="004E6423">
-[...1668 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000A58B0" w:rsidRPr="00B139F9" w:rsidTr="00374C81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
           <w:p w:rsidR="000A58B0" w:rsidRPr="000A58B0" w:rsidRDefault="000A58B0" w:rsidP="004C2718">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A58B0" w:rsidRPr="00B139F9" w:rsidTr="00AA3241">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
@@ -10004,51 +8210,50 @@
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000A58B0" w:rsidRPr="00B139F9" w:rsidRDefault="000A58B0" w:rsidP="00235AB0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
@@ -10797,53 +9002,53 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Московская обл.</w:t>
             </w:r>
             <w:r w:rsidR="00985D11">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A58B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>и Республика Марий Эл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidTr="00D36289">
+      <w:tr w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidTr="00577FBA">
         <w:trPr>
-          <w:trHeight w:val="1114"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidRDefault="00A749FC" w:rsidP="00D36289">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B139F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
@@ -11320,967 +9525,50 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Липецкой</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> обл</w:t>
             </w:r>
             <w:r w:rsidRPr="000A58B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...915 lines deleted...]
-              <w:t>в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidTr="00374C81">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
           <w:p w:rsidR="00A749FC" w:rsidRPr="00B139F9" w:rsidRDefault="00A749FC" w:rsidP="001F5F97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12369,97 +9657,100 @@
     <w:rsidRoot w:val="0083297F"/>
     <w:rsid w:val="00001DB5"/>
     <w:rsid w:val="00087BDF"/>
     <w:rsid w:val="00096C5F"/>
     <w:rsid w:val="000A58B0"/>
     <w:rsid w:val="000C47EE"/>
     <w:rsid w:val="00124005"/>
     <w:rsid w:val="00131CC1"/>
     <w:rsid w:val="001524F8"/>
     <w:rsid w:val="00195391"/>
     <w:rsid w:val="001F5F97"/>
     <w:rsid w:val="00225F22"/>
     <w:rsid w:val="00235AB0"/>
     <w:rsid w:val="003313CE"/>
     <w:rsid w:val="00333F1E"/>
     <w:rsid w:val="00340F96"/>
     <w:rsid w:val="00360D77"/>
     <w:rsid w:val="00374C81"/>
     <w:rsid w:val="003772CF"/>
     <w:rsid w:val="0048711F"/>
     <w:rsid w:val="00493E10"/>
     <w:rsid w:val="004C2718"/>
     <w:rsid w:val="004E4FF2"/>
     <w:rsid w:val="004E6423"/>
     <w:rsid w:val="005439BA"/>
+    <w:rsid w:val="00577FBA"/>
     <w:rsid w:val="005B4127"/>
     <w:rsid w:val="00622AF8"/>
     <w:rsid w:val="0065692E"/>
     <w:rsid w:val="007506AF"/>
     <w:rsid w:val="007D7F31"/>
     <w:rsid w:val="007E5950"/>
     <w:rsid w:val="007F4500"/>
     <w:rsid w:val="00801A1D"/>
     <w:rsid w:val="0083297F"/>
     <w:rsid w:val="00852392"/>
     <w:rsid w:val="008819A4"/>
     <w:rsid w:val="00886560"/>
     <w:rsid w:val="008F2284"/>
     <w:rsid w:val="009360A4"/>
     <w:rsid w:val="009514BF"/>
     <w:rsid w:val="00985D11"/>
     <w:rsid w:val="00992E89"/>
     <w:rsid w:val="009D2CFD"/>
     <w:rsid w:val="00A06167"/>
     <w:rsid w:val="00A4087E"/>
     <w:rsid w:val="00A749FC"/>
     <w:rsid w:val="00AA3241"/>
     <w:rsid w:val="00AC4013"/>
+    <w:rsid w:val="00AD2500"/>
     <w:rsid w:val="00AE7563"/>
     <w:rsid w:val="00B139F9"/>
     <w:rsid w:val="00B51241"/>
     <w:rsid w:val="00B63B8F"/>
     <w:rsid w:val="00B71A84"/>
     <w:rsid w:val="00B863E6"/>
     <w:rsid w:val="00C12787"/>
     <w:rsid w:val="00C34BA7"/>
     <w:rsid w:val="00C3537C"/>
     <w:rsid w:val="00C46BA6"/>
     <w:rsid w:val="00C50E7B"/>
     <w:rsid w:val="00C80279"/>
     <w:rsid w:val="00CC0F4E"/>
     <w:rsid w:val="00CC3B0C"/>
     <w:rsid w:val="00CE6E65"/>
     <w:rsid w:val="00CE6F7C"/>
     <w:rsid w:val="00CF2474"/>
     <w:rsid w:val="00D02C70"/>
     <w:rsid w:val="00D33C16"/>
     <w:rsid w:val="00D36289"/>
     <w:rsid w:val="00D50496"/>
     <w:rsid w:val="00D64A98"/>
     <w:rsid w:val="00D91A85"/>
     <w:rsid w:val="00D94161"/>
+    <w:rsid w:val="00E25901"/>
     <w:rsid w:val="00E34EBC"/>
     <w:rsid w:val="00E8429A"/>
     <w:rsid w:val="00EA2AE3"/>
     <w:rsid w:val="00EA5E9B"/>
     <w:rsid w:val="00EB6C72"/>
     <w:rsid w:val="00EE424A"/>
     <w:rsid w:val="00F13454"/>
     <w:rsid w:val="00F259A6"/>
     <w:rsid w:val="00F54DA0"/>
     <w:rsid w:val="00F66F7E"/>
     <w:rsid w:val="00FA78FC"/>
     <w:rsid w:val="00FC558E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -13194,51 +10485,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0048711F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snab-pol.ctlx.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snab-pol.ctlx.ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13491,79 +10782,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D269120-E17A-4CC8-B056-29E4F7594076}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED6385D-0D48-4B36-9C73-016CA056D1C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3658</Characters>
+  <Pages>2</Pages>
+  <Words>546</Words>
+  <Characters>3116</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4291</CharactersWithSpaces>
+  <CharactersWithSpaces>3655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Игорь Морозов - папа</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>